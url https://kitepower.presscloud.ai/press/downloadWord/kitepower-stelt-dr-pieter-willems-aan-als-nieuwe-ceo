--- v0 (2025-12-05)
+++ v1 (2026-06-30)
@@ -133,51 +133,51 @@
         <w:t xml:space="preserve">Over: Kitepower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kitepower, een toonaangevende start-up in Airborne Wind Energy (AWE), ontwikkelt innovatieve en kostenefficiënte alternatieven voor traditionele windturbines. Dankzij het gepatenteerde systeem van Kitepower is tot 90% minder materiaal nodig, en de technologie is mogelijk twee keer zo efficiënt. In tegenstelling tot conventionele windturbines zijn er bij Kitepower geen torens of zware funderingen nodig, waardoor het systeem zeer mobiel is en eenvoudig kan worden geïnstalleerd. Door gebruik te maken van sterkere, stabiele wind op grotere hoogtes, worden capaciteitsfactoren boven de 0,5 behaald, wat zorgt voor rendabele stroomopwekking. Kitepower werd in 2016 opgericht door Johannes Peschel en Roland Schmehl als spin-off van de Technische Universiteit Delft en werkt samen met onder andere het Nederlandse Ministerie van Defensie, het Wereldvoedselprogramma van de VN en RWE Renewables.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>