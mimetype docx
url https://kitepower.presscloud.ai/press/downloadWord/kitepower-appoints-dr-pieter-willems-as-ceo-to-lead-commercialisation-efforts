--- v0 (2025-12-05)
+++ v1 (2026-06-30)
@@ -203,51 +203,51 @@
         <w:t xml:space="preserve">Over: Kitepower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kitepower, a leading start-up in Airborne Wind Energy (AWE), develops innovative and cost-effective alternatives to traditional wind turbines. Using up to 90% less material, Kitepower's patented technology is potentially twice as efficient. Unlike conventional turbines, Kitepower systems require no towers or heavy foundations, making them highly mobile and easy to install. They harness stronger, persistent winds at higher altitudes, achieving capacity factors over 0.5 for cost-effective electricity generation. Founded in 2016 by Johannes Peschel and Roland Schmehl as a spin-out from Delft University of Technology, Kitepower collaborates with the Dutch Ministry of Defence, the UN World Food Program, and RWE Renewables.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>