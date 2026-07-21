--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -227,75 +227,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>